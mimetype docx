--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="bin" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/customXML/item.xml" ContentType="application/xml"/>
   <Override PartName="/customXML/itemProps.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/media/image2.bin" ContentType="image/jpeg"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R07452e4832884caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0955e5d9b3894500b223afb2def35044.psmdcp" Id="R715c2b72a13c496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rfa04eb6162514fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8235a022dbf5446f81f04af33934d1be.psmdcp" Id="R896de8144ac04d9b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="24330784">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="false"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="pct10" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:eastAsia="宋体"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>